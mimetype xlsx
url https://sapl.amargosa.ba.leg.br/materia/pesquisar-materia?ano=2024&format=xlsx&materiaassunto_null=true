--- v1 (2026-03-28)
+++ v2 (2026-05-14)
@@ -3484,51 +3484,51 @@
   <si>
     <t>A presente Indicação vem solicitar a implantação de cobertura no posto de saúde do loteamento Elói dos santos, Bairro Katiara.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2024/2298/justificativa_do_quebra_mola_do_campo_belo.doc</t>
   </si>
   <si>
     <t>SUGERIR AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE 2  REDUTORES DE VELOCIDADE (QUEBRA- MOLA) NO BAIRRO DO CAMPO BELO.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2024/2299/pavimentacao_19.docx</t>
   </si>
   <si>
-    <t>Calçamento na terceira travessa da fonte, Bairro Santa Rita.</t>
+    <t>Sugerir ao Executivo Municipal a pavimentação da Avenida Maria Viridiana Pereira - Dona Verde (Terceira Travessa da Fonte), Bairro Santa Rita.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2024/2300/projeto_04.docx</t>
   </si>
   <si>
     <t>Bosque com árvore frutíferas e plantas nativas no bairro da Katyara.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2024/2301/justificativa_do_braco_de_luz_para_a_regiao_do_corrego.doc</t>
   </si>
   <si>
     <t>SUGERIR AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE BRAÇOS DE LUZ PARA A REGIÃO DO CORREGO</t>
   </si>