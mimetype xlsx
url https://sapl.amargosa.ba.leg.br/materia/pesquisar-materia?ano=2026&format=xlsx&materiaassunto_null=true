--- v0 (2026-03-23)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="341">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -183,63 +183,63 @@
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2748/projeto_de_indicacao_008.2026.pdf</t>
   </si>
   <si>
     <t>Concessão de isenção ou redução de taxas e tributos municipais para pessoas com renda familiar de até dois salários mínimos na construção de imóveis residenciais em Amargosa.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/projeto_de_indicacao_n_009__26.02.2026.pdf</t>
   </si>
   <si>
     <t>Criação de uma Campanha Permanente de Conscientização nas escolas da rede municipal de ensino, voltada à prevenção e ao enfrentamento da violência contra as mulheres, com o objetivo de promover a cultura do respeito e da igualdade de gênero na formação dos estudantes.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2759/sugerir_ao_executivo_municipal_um_quebra_mola_na_rua_aristide_de_jesus.docx</t>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2759/projeto_de_indicacao_010.2026.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade nas vias que compõem a bifurcação localizada na Rua Aristides de Jesus, no acesso ao Bairro Urbis II e Bairro Sucupira, contemplando as três vias existentes, instalados em pontos anteriores ao entroncamento, conforme normas de trânsito vigentes.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2760/praca_alto_seco_2.docx</t>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2760/projeto_de_indicacao_011.2026.pdf</t>
   </si>
   <si>
     <t>Requalificação da Praça da localidade do Alto Seco, com implantação de academia ao ar livre e instalação de parque infantil.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/proj_integracao_dos_dados.docx</t>
   </si>
   <si>
     <t>No sentido de sugerir ao Executivo Municipal a criação de um sistema integrado de dados e ações entre os setores de Saúde, Assistência Social e Segurança Pública</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/indicacao_esgotamento_sanitario_baixa_de_areia.docx</t>
   </si>
@@ -526,220 +526,529 @@
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/quadras_de_areia.docx</t>
   </si>
   <si>
     <t>Construção e ampliação de áreas esportivas de areia para a prática de futevôlei, vôlei e treinamentos funcionais, distribuídas em diferentes bairros, a fim de ampliar o acesso da população a espaços adequados para atividades esportivas.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2719/denominacao_de_nomes_dos_blocos_do_cemiterio.docx</t>
   </si>
   <si>
     <t>sugerir ao Executivo Municipal a denominação dos blocos do Cemitério Municipal com nomes de pessoas conhecidas que contribuíram para o desenvolvimento social, cultural e histórico do município.</t>
   </si>
   <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2765/piso_salarial_auxiliar_de_creche.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo Municipal a criação de piso salarial para os profissionais auxiliares de creche</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2769/projeto_ouvidoria.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo Municipal que seja criada uma Ouvidoria Municipal Especializada no Enfrentamento à Violência contra as Mulheres</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2770/projeto_de_indicacao_reumatologista.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo Municipal a disponibilização de atendimento médico especializado em reumatologia na rede pública de saúde do município.</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2771/projeto_acompanhamento_psicologico_p_mulheres.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação de um Serviço de Assistência Psicológica Exclusivo para Mulheres, voltado ao acompanhamento regular de médio e longo prazo, especialmente para aquelas em situação de vulnerabilidade social ou que foram vítimas de violência.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_de_indicacao_calcadas.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo Municipal um programa de adequação e padronização das calçadas do município</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2773/pavimentacao_loteamento_cidade_jardim_bairro_catiara.docx</t>
+  </si>
+  <si>
+    <t>sugerir ao Executivo a implantação de uma praça de lazer voltada para crianças, bem como a realização de calçamento no Loteamento Cidade Jardim, situado no bairro Catiara (casas populares), especificamente em frente ao Centro de Educação Infantil Valdelice Ribeiro Sampaio, no município de Amargosa.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2774/outubro_rosa.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo Municipal que seja implantado o Programa Municipal de Vacinação e Orientação sobre o HPV</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2775/projeto_de_indicacao_cuidando_de_quem_cuida.pdf</t>
+  </si>
+  <si>
+    <t>sugerir ao Executivo Municipal a criação do Projeto “Cuidando de Quem Cuida”, com ações de apoio, orientação e valorização das mulheres cuidadoras do município.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2776/iluminacao_trecho_mata_das_covas_a_tres_lagoas.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo a iluminação Pública com Luminárias de LED – Trecho Mata das Covas até a Comunidade Três lagoas.</t>
+  </si>
+  <si>
     <t>2738</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Getúlio Almeida Sampaio</t>
   </si>
   <si>
     <t>Mensagem do prefeito em cumprimento ao artigo 78, inciso da LOM</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2762/plc_0652026_-_gratificacao_motoristas_da_samu_1.pdf</t>
   </si>
   <si>
     <t>Cria gratificação especial para motoristas socorristas que atuam diretamente nas ambulâncias do Serviço de Atendimento Móvel de Urgência – SAMU, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2785/plc_0662026_-_alvara_sanitario.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 200 da Lei Complementar nº 9, de 3 de março de 2006, que dispõe sobre o Código de Posturas da Saúde do Município de Amargosa, para estabelecer a validade do Alvará Sanitário em 02 (dois) anos, e dá outras providências.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/pl_5532026_incentivo_fiscal_de_iss_em_beneficio_da_producao_de_projetos_culturais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de concessão de incentivo fiscal de ISS em benefício da produção de projetos culturais no Município de Amargosa_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos – PMGIRS, de Amargosa, e dá outras providências.</t>
   </si>
   <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2779/pl_5552026_altera_a_lei_no_623.2021_que_dispoe_sobre_o_processo_administrativo_para_escolha_dos_simbolos_oficiais_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Nº 555, de 31 de março de 2026, que Altera a Lei nº 623, de 15 de junho de 2021, que dispõe sobre o processo administrativo para escolha dos símbolos oficiais do Município de Amargosa-BA.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2788/pl_5562026_atualiza_o_limite_para_as_obrigacoes_de_pequeno_valor_rpv.pdf</t>
+  </si>
+  <si>
+    <t>Atualiza o limite para as obrigações de pequeno valor no município de Amargosa, revoga a Lei Municipal nº203/2005, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2789/pl_5572026_patrimonio_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Institui normas de proteção e estímulo à preservação do Patrimônio Cultural do Município de Amargosa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2790/pl_5582026_destinacao_dos_recursos_de_precatorios_do_fundef_e_fundeb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a destinação dos recursos oriundos de precatórios judiciais relativos ao Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério (FUNDEF) e ao Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), define os critérios para o rateio com os profissionais da educação básica e dá outras providências.</t>
+  </si>
+  <si>
     <t>2740</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Dispõe sobre a construção e instalação de postos revendedores e de abastecimento de combustíveis líquidos e derivados de petróleo, álcool etílico hidratado carburante, gás natural veicular (GNV) e gás de cozinha, no Município de Amargosa, e dá outras providências.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>Eliezer Santana Santos, Renato de Jesus Gomes</t>
   </si>
   <si>
     <t>Denomina “Vereadora Vera Lúcia Santos Alves” a Unidade Básica de Saúde (UBS) da Catiara, em Amargosa-BA, e dá outras providências.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>Garante 30% das moradias do Minha Casa Minha Vida para mães atípicas em Amargosa-BA e dá outras providências.</t>
   </si>
   <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2787/requerimento_no001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Audiência Pública no plenário desta Casa Legislativa, com a finalidade de debater o fim da escala de trabalho 6x1.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2777/requerimento_n002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Sessão Especial em homenagem à velha guarda do esporte amador, com o objetivo de reconhecer, valorizar e dar visibilidade àqueles que, com dedicação e perseverança, foram responsáveis pela luta, fortalecimento e resistência do esporte no município de Amargosa-BA.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_002.docx</t>
+  </si>
+  <si>
+    <t>Realização de Sessão Solene, no mês de junho de 2026, em homenagem aos líderes comunitários, com o objetivo de reconhecer, valorizar e dar visibilidade àqueles que, com dedicação, compromisso e espírito coletivo, desempenham papel essencial na luta, no fortalecimento e na resistência das comunidades do município de Amargosa.</t>
+  </si>
+  <si>
     <t>2750</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Título de Cidadão</t>
   </si>
   <si>
+    <t>http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2750/titulo_de_cidacao_julia_helena.docx</t>
+  </si>
+  <si>
     <t>Concede o título honorifico de cidadão do município de Amargosa a Srª Julia Helena Moreira de Oliveira Castro.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>Concede o título honorifico de cidadão do município de Amargosa ao Sr Daniel Cezar Santos.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>Concede o título honorifico de cidadão do município de Amargosa a Srª Celi Nelza Zulke Taffarel.</t>
   </si>
   <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>Concede Título e Cidadão Amargosense ao Sr. Cezar de Adério (Cézar Rotondano Machado)</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>Eliezer Santana Santos</t>
+  </si>
+  <si>
+    <t>Concede o título honorifico de cidadão do município de Amargosa a Srª Thais Lima Lessa de Oliveira.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>Concede o título honorifico de cidadão do município de Amargosa ao Sr Francisco Barbosa de Oliveira Júnior.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>QI24h</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24h</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24 horas ao Projeto de Lei do Legislativo Nº 001, de 09 de fevereiro de 2026, de autoria do Vereador Renato de Jesus Gomes, que Dispõe sobre a construção e instalação de Postos revendedores e de abastecimento de combustíveis líquidos e derivados de petróleo, álcool etílico hidratado, carburante, gás natural veicular (GNV) e Gás de cozinha, no Município de Amargosa e dá outras providências.</t>
+  </si>
+  <si>
     <t>2758</t>
   </si>
   <si>
-    <t>QI24h</t>
-[...4 lines deleted...]
-  <si>
     <t>Quebra de Interstício de 24 horas ao Projeto de Lei do Legislativo Nº 002/2026, de 09 de fevereiro de 2026, que  Denomina “Vereadora Vera Lúcia Santos Alves” a Unidade Básica de Saúde (UBS) da Catiara, em Amargosa-BA, e dá outras providências.</t>
   </si>
   <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24 horas ao Projeto de Lei Complementar nº 065, de 18 d emarço de 2026, que Cria gratificação especial para motoristas socorristas que atuam diretamente nas ambulâncias do Serviço de Atendimento Móvel de Urgência – SAMU, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24 horas ao Projeto de Lei Complementar Nº 066, de 08 de abril de 2026, que Altera o art. 200 da Lei Complementar nº 9, de 3 de março de 2006, que dispõe sobre o Código de Posturas da Saúde do Município de Amargosa, para estabelecer a validade do Alvará Sanitário em 02 (dois) anos, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2709</t>
   </si>
   <si>
     <t>Quebra de Interstício de 24h referente ao Projeto de Lei do Executivo Nº 553.2026.</t>
   </si>
   <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24 horas ao Projeto de Lei do Executivo Nº 554, de 16 de março de 2026, que Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos – PMGIRS, de Amargosa, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24 horas  ao Projeto de Lei do Executivo Nº 555, de 31 de março de 2026, que Altera a Lei nº 623, de 15 de junho de 2021, que dispõe sobre o processo administrativo para escolha dos símbolos oficiais do Município de Amargosa-BA.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Quebra de Insterstício de 24 horas ao Projeto de Lei do Executivo Nº 556, de 17 de abril de 2026, que Atualiza o limite para as obrigações de pequeno valor no município de Amargosa, revoga a Lei Municipal nº203/2005, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Quebra de Interstício de 24 horas ao Projeto de Lei do Executivo Nº 558, de 22 de abril de 2026, que Dispõe sobre a destinação dos recursos oriundos de precatórios judiciais relativos ao Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério (FUNDEF) e ao Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), define os critérios para o rateio com os profissionais da educação básica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
     <t>2745</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
     <t>Ata da 1a Sessão Ordinária realizada no dia 05/02/2026</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>Ata da 2a Sessão Ordinária realizada no dia 12/02/2026.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>Ata da 3a Sessão Ordinária realizada no dia 19/02/2026.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>Ata da 4a Sessão Ordinária realizada em 26/02/2026.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>Ata da 5a Sessão Ordinária realizada no dia 05/03/2026.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>Ata da 6a Sessão ordinária realizada no dia 12/03/2026.</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>Ata da 7a Sessão Ordinária realizada no dia 19/03/2026.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>Ata da 8a Sessão Ordinária realizada no dia 26/03/2026.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>Ata da 9a Sessão Ordinária realizada no dia 09/04/2026.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>Ata da 10a Sessão Ordinária realizada no dia 16 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Ata da 11a Sessão Ordinária realizada no dia 23/04/2026.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Ata da 12a Sessão Ordinária realizada no dia 30/04/2026.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>INCOD</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia para às Comissões</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 065, de 18 de março de 2026, Cria gratificação especial para motoristasn socorristas que atuam diretamente nas ambulâncias do Serviço de Atendimento Móvel de Urgência – SAMU, e dá outras providências.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>Ata E</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>Ata da 1a Sessão Extraordinária realizada no dia 16/01/2026.</t>
   </si>
@@ -1079,68 +1388,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2742/projeto_de_indicacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2716/projeto_de_indicacao_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2739/projeto_de_indicacao_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2743/projeto_de_indicacao_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/projeto_de_indicacao_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2746/projeto_de_indicacao_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2747/projeto_de_indicacao_007.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2748/projeto_de_indicacao_008.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/projeto_de_indicacao_n_009__26.02.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2759/sugerir_ao_executivo_municipal_um_quebra_mola_na_rua_aristide_de_jesus.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2760/praca_alto_seco_2.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/proj_integracao_dos_dados.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/indicacao_esgotamento_sanitario_baixa_de_areia.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/projeto_pista_de_cooper_barreiros.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/projeto_de_indicacaofardamento_escolar.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/projeto_de_indicacao_outubro_rosa_no_xxx.2025.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2726/pavimentacao_baixa_do_sapo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/inclusao_de_pessoas_com_deficiecia_servicps_publico_municipais.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2728/projeto_de_indicacao_no_xxx.2025_isalubridade.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/pavimentacao_asfalticas_nas_ruas_principais_da_urbis_1_bairro_cajueiro__..docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2730/uma_unidade_basica_de_saude_veterinaria_voltada_para_animais_de_pequeno_porte_especialmente_caes_e_gatos_com_capacidade_para_realizacao_de_pequenas_cirurgias_e_castracao..docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_para_veiculo_adaptado_para_cadeirantes..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2732/implantacao_de_faixa_de_pedestre_na_rua_riachuelo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2733/projeto_batalhao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2734/espaco_adequadro_para_os_cameos_ma_feira_livre_de_amargosa.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2735/casa-abrigo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao_urologista.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2737/amargosa_para_as_mulheres_indicacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/construcao_da_casa_de_farinha_cambauba_e_corrego.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/implantacao_do_abastecimento_passagem_do_lajedo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/programa_de_formacao_profissionais_empregos..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/implantar_programa_de_mamografia_movel.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_projeto_das_mulhres.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/quadras_de_areia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2719/denominacao_de_nomes_dos_blocos_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2762/plc_0652026_-_gratificacao_motoristas_da_samu_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/pl_5532026_incentivo_fiscal_de_iss_em_beneficio_da_producao_de_projetos_culturais.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2742/projeto_de_indicacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2716/projeto_de_indicacao_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2739/projeto_de_indicacao_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2743/projeto_de_indicacao_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/projeto_de_indicacao_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2746/projeto_de_indicacao_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2747/projeto_de_indicacao_007.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2748/projeto_de_indicacao_008.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/projeto_de_indicacao_n_009__26.02.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2759/projeto_de_indicacao_010.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2760/projeto_de_indicacao_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/proj_integracao_dos_dados.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/indicacao_esgotamento_sanitario_baixa_de_areia.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/projeto_pista_de_cooper_barreiros.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/projeto_de_indicacaofardamento_escolar.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/projeto_de_indicacao_outubro_rosa_no_xxx.2025.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2726/pavimentacao_baixa_do_sapo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/inclusao_de_pessoas_com_deficiecia_servicps_publico_municipais.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2728/projeto_de_indicacao_no_xxx.2025_isalubridade.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/pavimentacao_asfalticas_nas_ruas_principais_da_urbis_1_bairro_cajueiro__..docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2730/uma_unidade_basica_de_saude_veterinaria_voltada_para_animais_de_pequeno_porte_especialmente_caes_e_gatos_com_capacidade_para_realizacao_de_pequenas_cirurgias_e_castracao..docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_para_veiculo_adaptado_para_cadeirantes..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2732/implantacao_de_faixa_de_pedestre_na_rua_riachuelo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2733/projeto_batalhao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2734/espaco_adequadro_para_os_cameos_ma_feira_livre_de_amargosa.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2735/casa-abrigo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao_urologista.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2737/amargosa_para_as_mulheres_indicacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/construcao_da_casa_de_farinha_cambauba_e_corrego.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/implantacao_do_abastecimento_passagem_do_lajedo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/programa_de_formacao_profissionais_empregos..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/implantar_programa_de_mamografia_movel.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_projeto_das_mulhres.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/quadras_de_areia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2719/denominacao_de_nomes_dos_blocos_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2765/piso_salarial_auxiliar_de_creche.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2769/projeto_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2770/projeto_de_indicacao_reumatologista.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2771/projeto_acompanhamento_psicologico_p_mulheres.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_de_indicacao_calcadas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2773/pavimentacao_loteamento_cidade_jardim_bairro_catiara.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2774/outubro_rosa.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2775/projeto_de_indicacao_cuidando_de_quem_cuida.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2776/iluminacao_trecho_mata_das_covas_a_tres_lagoas.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2762/plc_0652026_-_gratificacao_motoristas_da_samu_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2785/plc_0662026_-_alvara_sanitario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/pl_5532026_incentivo_fiscal_de_iss_em_beneficio_da_producao_de_projetos_culturais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2779/pl_5552026_altera_a_lei_no_623.2021_que_dispoe_sobre_o_processo_administrativo_para_escolha_dos_simbolos_oficiais_1_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2788/pl_5562026_atualiza_o_limite_para_as_obrigacoes_de_pequeno_valor_rpv.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2789/pl_5572026_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2790/pl_5582026_destinacao_dos_recursos_de_precatorios_do_fundef_e_fundeb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2787/requerimento_no001.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2777/requerimento_n002.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/sapl/public/materialegislativa/2026/2750/titulo_de_cidacao_julia_helena.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amargosa.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H59"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="244.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="254.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2095,559 +2404,1401 @@
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H38" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>134</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>174</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>43</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D40" t="s">
+      <c r="H40" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>38</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
         <v>180</v>
-      </c>
-[...19 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>140</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>43</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
         <v>196</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>198</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>202</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>134</v>
+        <v>89</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>140</v>
+        <v>203</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="E48" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="F48" t="s">
-        <v>134</v>
+        <v>208</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="D49" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E49" t="s">
+        <v>213</v>
+      </c>
+      <c r="F49" t="s">
         <v>208</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>140</v>
+        <v>214</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>181</v>
+        <v>217</v>
       </c>
       <c r="D50" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E50" t="s">
+        <v>213</v>
+      </c>
+      <c r="F50" t="s">
         <v>208</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>140</v>
+        <v>218</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>221</v>
       </c>
       <c r="D51" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E51" t="s">
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="F51" t="s">
+        <v>208</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>140</v>
+        <v>224</v>
       </c>
       <c r="H51" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E52" t="s">
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="F52" t="s">
+        <v>208</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H52" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>22</v>
+        <v>230</v>
       </c>
       <c r="D53" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E53" t="s">
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="F53" t="s">
+        <v>208</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>140</v>
+        <v>231</v>
       </c>
       <c r="H53" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>27</v>
+        <v>234</v>
       </c>
       <c r="D54" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E54" t="s">
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="F54" t="s">
+        <v>208</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>140</v>
+        <v>235</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>237</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" t="s">
         <v>222</v>
       </c>
-      <c r="B55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="F55" t="s">
+        <v>208</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>140</v>
+        <v>239</v>
       </c>
       <c r="H55" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>242</v>
       </c>
       <c r="D56" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E56" t="s">
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="F56" t="s">
+        <v>208</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>140</v>
+        <v>243</v>
       </c>
       <c r="H56" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>175</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="E57" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="F57" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H57" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="E58" t="s">
-        <v>232</v>
+        <v>247</v>
+      </c>
+      <c r="F58" t="s">
+        <v>250</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H58" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D59" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E59" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="F59" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H59" t="s">
-        <v>237</v>
+        <v>253</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>254</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>255</v>
+      </c>
+      <c r="E60" t="s">
+        <v>256</v>
+      </c>
+      <c r="F60" t="s">
+        <v>43</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H60" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>255</v>
+      </c>
+      <c r="E61" t="s">
+        <v>256</v>
+      </c>
+      <c r="F61" t="s">
+        <v>134</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>262</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" t="s">
+        <v>255</v>
+      </c>
+      <c r="E62" t="s">
+        <v>256</v>
+      </c>
+      <c r="F62" t="s">
+        <v>134</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H62" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>265</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>266</v>
+      </c>
+      <c r="E63" t="s">
+        <v>267</v>
+      </c>
+      <c r="F63" t="s">
+        <v>134</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" t="s">
+        <v>266</v>
+      </c>
+      <c r="E64" t="s">
+        <v>267</v>
+      </c>
+      <c r="F64" t="s">
+        <v>134</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H64" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" t="s">
+        <v>266</v>
+      </c>
+      <c r="E65" t="s">
+        <v>267</v>
+      </c>
+      <c r="F65" t="s">
+        <v>134</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H65" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>274</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" t="s">
+        <v>266</v>
+      </c>
+      <c r="E66" t="s">
+        <v>267</v>
+      </c>
+      <c r="F66" t="s">
+        <v>139</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H66" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>276</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" t="s">
+        <v>266</v>
+      </c>
+      <c r="E67" t="s">
+        <v>267</v>
+      </c>
+      <c r="F67" t="s">
+        <v>277</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H67" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>279</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" t="s">
+        <v>266</v>
+      </c>
+      <c r="E68" t="s">
+        <v>267</v>
+      </c>
+      <c r="F68" t="s">
+        <v>277</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H68" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>281</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>282</v>
+      </c>
+      <c r="E69" t="s">
+        <v>283</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H69" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>285</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>282</v>
+      </c>
+      <c r="E70" t="s">
+        <v>283</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H70" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>211</v>
+      </c>
+      <c r="D71" t="s">
+        <v>282</v>
+      </c>
+      <c r="E71" t="s">
+        <v>283</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H71" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>289</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>217</v>
+      </c>
+      <c r="D72" t="s">
+        <v>282</v>
+      </c>
+      <c r="E72" t="s">
+        <v>283</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H72" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>221</v>
+      </c>
+      <c r="D73" t="s">
+        <v>282</v>
+      </c>
+      <c r="E73" t="s">
+        <v>283</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H73" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>293</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>227</v>
+      </c>
+      <c r="D74" t="s">
+        <v>282</v>
+      </c>
+      <c r="E74" t="s">
+        <v>283</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>230</v>
+      </c>
+      <c r="D75" t="s">
+        <v>282</v>
+      </c>
+      <c r="E75" t="s">
+        <v>283</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H75" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>297</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>234</v>
+      </c>
+      <c r="D76" t="s">
+        <v>282</v>
+      </c>
+      <c r="E76" t="s">
+        <v>283</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H76" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>299</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>238</v>
+      </c>
+      <c r="D77" t="s">
+        <v>282</v>
+      </c>
+      <c r="E77" t="s">
+        <v>283</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>242</v>
+      </c>
+      <c r="D78" t="s">
+        <v>282</v>
+      </c>
+      <c r="E78" t="s">
+        <v>283</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>303</v>
+      </c>
+      <c r="E79" t="s">
+        <v>304</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H79" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>306</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>303</v>
+      </c>
+      <c r="E80" t="s">
+        <v>304</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>22</v>
+      </c>
+      <c r="D81" t="s">
+        <v>303</v>
+      </c>
+      <c r="E81" t="s">
+        <v>304</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>27</v>
+      </c>
+      <c r="D82" t="s">
+        <v>303</v>
+      </c>
+      <c r="E82" t="s">
+        <v>304</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H82" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>312</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83" t="s">
+        <v>303</v>
+      </c>
+      <c r="E83" t="s">
+        <v>304</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>314</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84" t="s">
+        <v>303</v>
+      </c>
+      <c r="E84" t="s">
+        <v>304</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H84" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85" t="s">
+        <v>303</v>
+      </c>
+      <c r="E85" t="s">
+        <v>304</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H85" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>318</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86" t="s">
+        <v>303</v>
+      </c>
+      <c r="E86" t="s">
+        <v>304</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H86" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>320</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>52</v>
+      </c>
+      <c r="D87" t="s">
+        <v>303</v>
+      </c>
+      <c r="E87" t="s">
+        <v>304</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H87" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>322</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>56</v>
+      </c>
+      <c r="D88" t="s">
+        <v>303</v>
+      </c>
+      <c r="E88" t="s">
+        <v>304</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H88" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>324</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>60</v>
+      </c>
+      <c r="D89" t="s">
+        <v>303</v>
+      </c>
+      <c r="E89" t="s">
+        <v>304</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H89" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>326</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>327</v>
+      </c>
+      <c r="D90" t="s">
+        <v>303</v>
+      </c>
+      <c r="E90" t="s">
+        <v>304</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H90" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>329</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>211</v>
+      </c>
+      <c r="D91" t="s">
+        <v>330</v>
+      </c>
+      <c r="E91" t="s">
+        <v>331</v>
+      </c>
+      <c r="F91" t="s">
+        <v>208</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H91" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>333</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>334</v>
+      </c>
+      <c r="E92" t="s">
+        <v>335</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H92" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>337</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>338</v>
+      </c>
+      <c r="E93" t="s">
+        <v>339</v>
+      </c>
+      <c r="F93" t="s">
+        <v>208</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H93" t="s">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2666,50 +3817,84 @@
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>